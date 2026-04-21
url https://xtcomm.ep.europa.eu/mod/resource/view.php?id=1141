--- v1 (2025-12-26)
+++ v2 (2026-04-21)
@@ -11,51 +11,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="65F906DB" w14:textId="3F0898F9" w:rsidR="008765BE" w:rsidRPr="00D17E7B" w:rsidRDefault="00A36A54" w:rsidP="006B7FEF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3510"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D17E7B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">REQUEST </w:t>
       </w:r>
       <w:r w:rsidR="001C1115" w:rsidRPr="00D17E7B">
@@ -109,228 +109,211 @@
     </w:p>
     <w:p w14:paraId="292AEBA5" w14:textId="4C7D66DB" w:rsidR="00CF4CCA" w:rsidRPr="00D17E7B" w:rsidRDefault="00CF4CCA" w:rsidP="00565700">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CFD2B01" w14:textId="77777777" w:rsidR="00731728" w:rsidRPr="00D17E7B" w:rsidRDefault="00731728" w:rsidP="00565700">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5307" w:type="pct"/>
+        <w:tblW w:w="14820" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="14804"/>
+        <w:gridCol w:w="14820"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CF4CCA" w:rsidRPr="00D17E7B" w14:paraId="75908CFE" w14:textId="77777777" w:rsidTr="004B59F4">
+      <w:tr w:rsidR="00CF4CCA" w:rsidRPr="00D17E7B" w14:paraId="75908CFE" w14:textId="77777777" w:rsidTr="683BD8AA">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
+            <w:tcW w:w="14820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6E9EF374" w14:textId="1F1641A6" w:rsidR="00922DEF" w:rsidRPr="00F47F91" w:rsidRDefault="00CF4CCA" w:rsidP="009238E6">
+          <w:p w14:paraId="6E9EF374" w14:textId="52D1DB22" w:rsidR="00922DEF" w:rsidRPr="00F47F91" w:rsidRDefault="00CF4CCA" w:rsidP="683BD8AA">
             <w:pPr>
               <w:spacing w:before="100" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F47F91">
+            <w:r w:rsidRPr="683BD8AA">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>To reque</w:t>
             </w:r>
-            <w:r w:rsidR="00FF3E36" w:rsidRPr="00F47F91">
+            <w:r w:rsidR="00FF3E36" w:rsidRPr="683BD8AA">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>st additional information on your</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F47F91">
+            <w:r w:rsidRPr="683BD8AA">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> quality evaluation report, </w:t>
             </w:r>
-            <w:r w:rsidR="00371CFC" w:rsidRPr="00F47F91">
+            <w:r w:rsidR="00371CFC" w:rsidRPr="683BD8AA">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">please </w:t>
             </w:r>
-            <w:r w:rsidR="00185B2B" w:rsidRPr="00F47F91">
+            <w:r w:rsidR="00185B2B" w:rsidRPr="683BD8AA">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>fill in</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F47F91">
+            <w:r w:rsidRPr="683BD8AA">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00371CFC" w:rsidRPr="00F47F91">
+            <w:r w:rsidR="00371CFC" w:rsidRPr="683BD8AA">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>this</w:t>
             </w:r>
-            <w:r w:rsidR="00A364DB" w:rsidRPr="00F47F91">
+            <w:r w:rsidR="00A364DB" w:rsidRPr="683BD8AA">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> form</w:t>
             </w:r>
-            <w:r w:rsidR="00185B2B" w:rsidRPr="00F47F91">
+            <w:r w:rsidR="00185B2B" w:rsidRPr="683BD8AA">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F47F91">
+            <w:r w:rsidRPr="683BD8AA">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>and s</w:t>
             </w:r>
-            <w:r w:rsidR="00A364DB" w:rsidRPr="00F47F91">
+            <w:r w:rsidR="00A364DB" w:rsidRPr="683BD8AA">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">end </w:t>
             </w:r>
-            <w:r w:rsidR="00371CFC" w:rsidRPr="00F47F91">
+            <w:r w:rsidR="00371CFC" w:rsidRPr="683BD8AA">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">it </w:t>
             </w:r>
-            <w:r w:rsidR="00A364DB" w:rsidRPr="00F47F91">
+            <w:r w:rsidR="00A364DB" w:rsidRPr="683BD8AA">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>by email</w:t>
             </w:r>
-            <w:r w:rsidR="00371CFC" w:rsidRPr="00F47F91">
+            <w:r w:rsidR="00371CFC" w:rsidRPr="683BD8AA">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> to </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-              <w:r w:rsidR="00BF57B0" w:rsidRPr="00464521">
+            <w:hyperlink r:id="rId8">
+              <w:r w:rsidR="46F46C39" w:rsidRPr="683BD8AA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:t>dgtrad.etucontractsexecution@europarl.europa.eu</w:t>
+                <w:t>dgtrad.osucontractsexecution@europarl.europa.eu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="0094331B" w:rsidRPr="00F47F91">
+            <w:r w:rsidR="46F46C39" w:rsidRPr="683BD8AA">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>.</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62EE932A" w14:textId="1A4A403B" w:rsidR="00CB6874" w:rsidRPr="00D17E7B" w:rsidRDefault="009E6F32" w:rsidP="00806D8E">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="283C56" w:themeColor="accent2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F47F91">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="283C56" w:themeColor="accent2"/>
               </w:rPr>
               <w:t>Please note</w:t>
@@ -393,57 +376,57 @@
             <w:r w:rsidR="007C7D87" w:rsidRPr="00F47F91">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="283C56" w:themeColor="accent2"/>
               </w:rPr>
               <w:t>Authorising Authority</w:t>
             </w:r>
             <w:r w:rsidR="00806D8E" w:rsidRPr="00F47F91">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:color="283C56" w:themeColor="accent2"/>
               </w:rPr>
               <w:t xml:space="preserve"> use only</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF4CCA" w:rsidRPr="00D17E7B" w14:paraId="51305C50" w14:textId="77777777" w:rsidTr="004B59F4">
+      <w:tr w:rsidR="00CF4CCA" w:rsidRPr="00D17E7B" w14:paraId="51305C50" w14:textId="77777777" w:rsidTr="683BD8AA">
         <w:trPr>
           <w:trHeight w:val="1418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
+            <w:tcW w:w="14820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="457DEB34" w14:textId="1753BC82" w:rsidR="006401C9" w:rsidRPr="00D17E7B" w:rsidRDefault="006401C9" w:rsidP="00CB6874">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="027375C3" w14:textId="74A0F5C4" w:rsidR="00E424B5" w:rsidRPr="00D17E7B" w:rsidRDefault="00E424B5" w:rsidP="00CB6874">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -1230,51 +1213,51 @@
                       <w:color w:val="000000"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>on you are requesting</w:t>
                   </w:r>
                   <w:r w:rsidR="006B7FEF" w:rsidRPr="00D17E7B">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:color w:val="000000"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00B3626F" w:rsidRPr="00D17E7B" w14:paraId="3E200F62" w14:textId="77777777" w:rsidTr="006B7FEF">
               <w:trPr>
                 <w:trHeight w:val="57"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="14622" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3BA82F01" w14:textId="08007AC8" w:rsidR="00B3626F" w:rsidRPr="00D17E7B" w:rsidRDefault="00EB6EB1" w:rsidP="003B14F0">
+                <w:p w14:paraId="3BA82F01" w14:textId="08007AC8" w:rsidR="00B3626F" w:rsidRPr="00D17E7B" w:rsidRDefault="00CF4E6A" w:rsidP="003B14F0">
                   <w:pPr>
                     <w:spacing w:after="60"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:color w:val="000000"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rStyle w:val="Contractorformat"/>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="1173226722"/>
                       <w:lock w:val="sdtLocked"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
@@ -1459,51 +1442,51 @@
                       <w:color w:val="000000"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                   <w:r w:rsidR="004508F9" w:rsidRPr="00D17E7B">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:color w:val="000000"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00B3626F" w:rsidRPr="00D17E7B" w14:paraId="2AF5EC48" w14:textId="77777777" w:rsidTr="006B7FEF">
               <w:trPr>
                 <w:trHeight w:val="57"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="14622" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="6EFAEA28" w14:textId="476CE389" w:rsidR="00B3626F" w:rsidRPr="00D17E7B" w:rsidRDefault="00EB6EB1" w:rsidP="008957CC">
+                <w:p w14:paraId="6EFAEA28" w14:textId="476CE389" w:rsidR="00B3626F" w:rsidRPr="00D17E7B" w:rsidRDefault="00CF4E6A" w:rsidP="008957CC">
                   <w:pPr>
                     <w:spacing w:after="60"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rStyle w:val="Contractorformat"/>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="-2088676537"/>
                       <w:lock w:val="sdtLocked"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:rStyle w:val="Contractorformat"/>
@@ -4304,51 +4287,51 @@
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:color w:val="283C56" w:themeColor="accent2"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00D17E7B">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:color w:val="283C56" w:themeColor="accent2"/>
                     </w:rPr>
                     <w:t>Compliance with the deadline:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1417" w:type="dxa"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="073672"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="CAD6E6" w:themeFill="accent2" w:themeFillTint="33"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="5139B3FA" w14:textId="0362F2B6" w:rsidR="002D6C44" w:rsidRPr="00D17E7B" w:rsidRDefault="00EB6EB1" w:rsidP="00E125F3">
+                <w:p w14:paraId="5139B3FA" w14:textId="0362F2B6" w:rsidR="002D6C44" w:rsidRPr="00D17E7B" w:rsidRDefault="00CF4E6A" w:rsidP="00E125F3">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:color w:val="283C56" w:themeColor="accent2"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                         <w:color w:val="283C56" w:themeColor="accent2"/>
                       </w:rPr>
                       <w:tag w:val="Receipt of the request"/>
                       <w:id w:val="498241331"/>
                       <w:lock w:val="sdtLocked"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="009A18B3">
@@ -4357,51 +4340,51 @@
                           <w:color w:val="283C56" w:themeColor="accent2"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="002D6C44" w:rsidRPr="00D17E7B">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:color w:val="283C56" w:themeColor="accent2"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> yes</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="073672"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="073672"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="CAD6E6" w:themeFill="accent2" w:themeFillTint="33"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="2DBA57E3" w14:textId="48C783C1" w:rsidR="002D6C44" w:rsidRPr="00D17E7B" w:rsidRDefault="00EB6EB1" w:rsidP="00E125F3">
+                <w:p w14:paraId="2DBA57E3" w14:textId="48C783C1" w:rsidR="002D6C44" w:rsidRPr="00D17E7B" w:rsidRDefault="00CF4E6A" w:rsidP="00E125F3">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:color w:val="283C56" w:themeColor="accent2"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                         <w:color w:val="283C56" w:themeColor="accent2"/>
                       </w:rPr>
                       <w:tag w:val="Receipt of the request"/>
                       <w:id w:val="180477656"/>
                       <w:lock w:val="sdtLocked"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
@@ -4539,129 +4522,128 @@
                 <w:szCs w:val="6"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="134D5E12" w14:textId="41F83F6C" w:rsidR="006B43F3" w:rsidRPr="00D17E7B" w:rsidRDefault="006B43F3" w:rsidP="0002377C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006B43F3" w:rsidRPr="00D17E7B" w:rsidSect="0047640B">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1021" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="495A62BD" w14:textId="77777777" w:rsidR="00C82E4F" w:rsidRDefault="00C82E4F" w:rsidP="00102B4E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="09074A7B" w14:textId="77777777" w:rsidR="00C82E4F" w:rsidRDefault="00C82E4F" w:rsidP="00102B4E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Franklin Gothic Book">
     <w:panose1 w:val="020B0503020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="675925006"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
         <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
         <w:spacing w:val="60"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="4F6052F9" w14:textId="2B875DCF" w:rsidR="0047135D" w:rsidRPr="0047135D" w:rsidRDefault="0047135D">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:pBdr>
             <w:top w:val="single" w:sz="4" w:space="1" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           </w:pBdr>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="0047135D">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
@@ -4710,62 +4692,61 @@
           </w:rPr>
           <w:t xml:space="preserve"> | </w:t>
         </w:r>
         <w:r w:rsidRPr="0047135D">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
             <w:spacing w:val="60"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Page</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3D5BF2B9" w14:textId="77777777" w:rsidR="003C3B91" w:rsidRDefault="003C3B91">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-147518475"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
         <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
         <w:spacing w:val="60"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="6C985C20" w14:textId="16B7947C" w:rsidR="0047135D" w:rsidRPr="0047135D" w:rsidRDefault="0047135D">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:pBdr>
             <w:top w:val="single" w:sz="4" w:space="1" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           </w:pBdr>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="0047135D">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
@@ -4814,70 +4795,70 @@
           </w:rPr>
           <w:t xml:space="preserve"> | </w:t>
         </w:r>
         <w:r w:rsidRPr="0047135D">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
             <w:spacing w:val="60"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Page</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2C13185C" w14:textId="77777777" w:rsidR="00972314" w:rsidRDefault="00972314">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="57A4EF0E" w14:textId="77777777" w:rsidR="00C82E4F" w:rsidRDefault="00C82E4F" w:rsidP="00102B4E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0E76FB86" w14:textId="77777777" w:rsidR="00C82E4F" w:rsidRDefault="00C82E4F" w:rsidP="00102B4E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="25DDE686" w14:textId="77777777" w:rsidR="00A3670C" w:rsidRPr="00A3670C" w:rsidRDefault="0047640B" w:rsidP="001C1115">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001C1115">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         <w:noProof/>
         <w:szCs w:val="24"/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2EF9C79F" wp14:editId="3F6BE7BE">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>8157845</wp:posOffset>
@@ -4964,51 +4945,51 @@
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>TRANSLATION QUALITY EVALUATION REPORT</w:t>
     </w:r>
     <w:r w:rsidR="001C1115" w:rsidRPr="001C1115">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7C2BC8C5" w14:textId="77777777" w:rsidR="00102B4E" w:rsidRPr="001C1115" w:rsidRDefault="00102B4E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1B50C8D8" w14:textId="5D8BE9B4" w:rsidR="00972314" w:rsidRPr="00A3670C" w:rsidRDefault="00972314" w:rsidP="002D6C44">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001C1115">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         <w:noProof/>
         <w:szCs w:val="24"/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4596D723" wp14:editId="5B918005">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>8157845</wp:posOffset>
@@ -5104,51 +5085,51 @@
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7BFFA9FE" w14:textId="77777777" w:rsidR="00972314" w:rsidRPr="001C1115" w:rsidRDefault="00972314" w:rsidP="00972314">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1A297255" w14:textId="77777777" w:rsidR="00972314" w:rsidRPr="00972314" w:rsidRDefault="00972314" w:rsidP="00972314">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1482775B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5A0E5A7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -5225,116 +5206,118 @@
   <w:num w:numId="4" w16cid:durableId="223613677">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="745491629">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="684743539">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2140605059">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2125423494">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="610434782">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1817213657">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="10241"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00102B4E"/>
     <w:rsid w:val="000049C7"/>
     <w:rsid w:val="00013575"/>
     <w:rsid w:val="00017690"/>
     <w:rsid w:val="0002124F"/>
     <w:rsid w:val="000225A1"/>
     <w:rsid w:val="0002377C"/>
     <w:rsid w:val="00030689"/>
     <w:rsid w:val="00041127"/>
     <w:rsid w:val="0004348E"/>
     <w:rsid w:val="00050F11"/>
     <w:rsid w:val="00073FC4"/>
     <w:rsid w:val="000924B1"/>
     <w:rsid w:val="00094C61"/>
+    <w:rsid w:val="000B404A"/>
     <w:rsid w:val="000C35A0"/>
     <w:rsid w:val="000D24B6"/>
     <w:rsid w:val="000E669B"/>
     <w:rsid w:val="00102B4E"/>
     <w:rsid w:val="00113894"/>
     <w:rsid w:val="00122955"/>
     <w:rsid w:val="00136598"/>
     <w:rsid w:val="0014180D"/>
     <w:rsid w:val="001472EE"/>
     <w:rsid w:val="001610F9"/>
     <w:rsid w:val="00164B69"/>
     <w:rsid w:val="00177C9F"/>
     <w:rsid w:val="001820BE"/>
     <w:rsid w:val="001841A0"/>
     <w:rsid w:val="00185B2B"/>
     <w:rsid w:val="00197DD5"/>
     <w:rsid w:val="001A4968"/>
     <w:rsid w:val="001A6C59"/>
     <w:rsid w:val="001B1C2D"/>
     <w:rsid w:val="001B4959"/>
     <w:rsid w:val="001C1115"/>
     <w:rsid w:val="001E0ED0"/>
     <w:rsid w:val="001E6774"/>
     <w:rsid w:val="001F28C6"/>
     <w:rsid w:val="00211D4C"/>
     <w:rsid w:val="00220D4B"/>
     <w:rsid w:val="0023347D"/>
+    <w:rsid w:val="00245622"/>
     <w:rsid w:val="002A6293"/>
     <w:rsid w:val="002C3C1F"/>
     <w:rsid w:val="002D6C44"/>
     <w:rsid w:val="002D7050"/>
     <w:rsid w:val="002E2E14"/>
     <w:rsid w:val="0031046D"/>
     <w:rsid w:val="00322753"/>
     <w:rsid w:val="00327750"/>
     <w:rsid w:val="003372A1"/>
     <w:rsid w:val="003372BE"/>
     <w:rsid w:val="00340BE5"/>
     <w:rsid w:val="00350749"/>
     <w:rsid w:val="00354200"/>
     <w:rsid w:val="00364274"/>
     <w:rsid w:val="00371CFC"/>
     <w:rsid w:val="00372E08"/>
     <w:rsid w:val="00390F49"/>
     <w:rsid w:val="003A0A58"/>
     <w:rsid w:val="003B14F0"/>
     <w:rsid w:val="003B6C9D"/>
     <w:rsid w:val="003C3B91"/>
     <w:rsid w:val="003C7B1B"/>
     <w:rsid w:val="003D095D"/>
     <w:rsid w:val="003E1E8C"/>
     <w:rsid w:val="003E2183"/>
@@ -5346,50 +5329,51 @@
     <w:rsid w:val="0045472F"/>
     <w:rsid w:val="00457330"/>
     <w:rsid w:val="00470BAC"/>
     <w:rsid w:val="0047135D"/>
     <w:rsid w:val="00473CA6"/>
     <w:rsid w:val="0047640B"/>
     <w:rsid w:val="004B59F4"/>
     <w:rsid w:val="004C1DE4"/>
     <w:rsid w:val="004C5463"/>
     <w:rsid w:val="004D0988"/>
     <w:rsid w:val="004D266B"/>
     <w:rsid w:val="004D33B2"/>
     <w:rsid w:val="004E16E5"/>
     <w:rsid w:val="004E54F3"/>
     <w:rsid w:val="004F744B"/>
     <w:rsid w:val="00504060"/>
     <w:rsid w:val="005123D5"/>
     <w:rsid w:val="00513285"/>
     <w:rsid w:val="00534F90"/>
     <w:rsid w:val="00540DBD"/>
     <w:rsid w:val="005521C5"/>
     <w:rsid w:val="00565700"/>
     <w:rsid w:val="00572F04"/>
     <w:rsid w:val="005762E3"/>
     <w:rsid w:val="00577FBC"/>
+    <w:rsid w:val="00585E85"/>
     <w:rsid w:val="005A572F"/>
     <w:rsid w:val="005D0FE3"/>
     <w:rsid w:val="005E5963"/>
     <w:rsid w:val="005F1040"/>
     <w:rsid w:val="005F41C0"/>
     <w:rsid w:val="00603141"/>
     <w:rsid w:val="0060781A"/>
     <w:rsid w:val="0063754B"/>
     <w:rsid w:val="006401C9"/>
     <w:rsid w:val="00657557"/>
     <w:rsid w:val="00665B61"/>
     <w:rsid w:val="00671E54"/>
     <w:rsid w:val="00683D59"/>
     <w:rsid w:val="00691957"/>
     <w:rsid w:val="006A383F"/>
     <w:rsid w:val="006B43F3"/>
     <w:rsid w:val="006B7A80"/>
     <w:rsid w:val="006B7FEF"/>
     <w:rsid w:val="006C414C"/>
     <w:rsid w:val="006C6D77"/>
     <w:rsid w:val="006D20DB"/>
     <w:rsid w:val="006D30B9"/>
     <w:rsid w:val="006E0AAB"/>
     <w:rsid w:val="006E224C"/>
     <w:rsid w:val="006F622C"/>
@@ -5456,144 +5440,149 @@
     <w:rsid w:val="00A93DA8"/>
     <w:rsid w:val="00A95C5E"/>
     <w:rsid w:val="00AA185C"/>
     <w:rsid w:val="00AA56F0"/>
     <w:rsid w:val="00AB58F2"/>
     <w:rsid w:val="00AB7434"/>
     <w:rsid w:val="00AC1482"/>
     <w:rsid w:val="00AC1C2C"/>
     <w:rsid w:val="00AD5B89"/>
     <w:rsid w:val="00AE4D70"/>
     <w:rsid w:val="00AF6C0F"/>
     <w:rsid w:val="00AF7C59"/>
     <w:rsid w:val="00B002CF"/>
     <w:rsid w:val="00B129AF"/>
     <w:rsid w:val="00B2514F"/>
     <w:rsid w:val="00B2565B"/>
     <w:rsid w:val="00B3626F"/>
     <w:rsid w:val="00B412F1"/>
     <w:rsid w:val="00B61D1C"/>
     <w:rsid w:val="00B61E42"/>
     <w:rsid w:val="00B648A6"/>
     <w:rsid w:val="00B8337C"/>
     <w:rsid w:val="00B85192"/>
     <w:rsid w:val="00B8547C"/>
     <w:rsid w:val="00BB2C38"/>
+    <w:rsid w:val="00BC5864"/>
     <w:rsid w:val="00BD1F45"/>
     <w:rsid w:val="00BF57B0"/>
     <w:rsid w:val="00C165D6"/>
     <w:rsid w:val="00C21D3E"/>
     <w:rsid w:val="00C3588D"/>
     <w:rsid w:val="00C4019C"/>
     <w:rsid w:val="00C41550"/>
     <w:rsid w:val="00C508D4"/>
     <w:rsid w:val="00C54735"/>
     <w:rsid w:val="00C5517E"/>
     <w:rsid w:val="00C66C75"/>
     <w:rsid w:val="00C73D1D"/>
     <w:rsid w:val="00C82E4F"/>
     <w:rsid w:val="00C9391E"/>
     <w:rsid w:val="00CA1C83"/>
     <w:rsid w:val="00CB6874"/>
     <w:rsid w:val="00CC4A65"/>
     <w:rsid w:val="00CE5EFB"/>
     <w:rsid w:val="00CF4CCA"/>
+    <w:rsid w:val="00CF4E6A"/>
     <w:rsid w:val="00D032BD"/>
     <w:rsid w:val="00D0519F"/>
     <w:rsid w:val="00D0527D"/>
     <w:rsid w:val="00D16FC8"/>
     <w:rsid w:val="00D17E7B"/>
     <w:rsid w:val="00D3624C"/>
     <w:rsid w:val="00D5371E"/>
     <w:rsid w:val="00D77544"/>
     <w:rsid w:val="00D929A3"/>
     <w:rsid w:val="00DA6028"/>
     <w:rsid w:val="00DB3BE1"/>
     <w:rsid w:val="00DC4D71"/>
     <w:rsid w:val="00DD56F5"/>
     <w:rsid w:val="00DF0F0B"/>
     <w:rsid w:val="00DF2756"/>
     <w:rsid w:val="00E213FE"/>
     <w:rsid w:val="00E25E6C"/>
     <w:rsid w:val="00E424B5"/>
+    <w:rsid w:val="00E73071"/>
     <w:rsid w:val="00E806D2"/>
     <w:rsid w:val="00E942E0"/>
     <w:rsid w:val="00E968C1"/>
     <w:rsid w:val="00EB6EB1"/>
     <w:rsid w:val="00EC4F93"/>
     <w:rsid w:val="00ED7974"/>
     <w:rsid w:val="00EE273F"/>
     <w:rsid w:val="00F0019E"/>
     <w:rsid w:val="00F31146"/>
     <w:rsid w:val="00F47F91"/>
     <w:rsid w:val="00F5022B"/>
     <w:rsid w:val="00F50399"/>
     <w:rsid w:val="00F570D5"/>
     <w:rsid w:val="00F600E0"/>
     <w:rsid w:val="00F71AA8"/>
     <w:rsid w:val="00F834F8"/>
     <w:rsid w:val="00F90860"/>
     <w:rsid w:val="00FB0945"/>
     <w:rsid w:val="00FB1460"/>
     <w:rsid w:val="00FD5557"/>
     <w:rsid w:val="00FD64AE"/>
     <w:rsid w:val="00FE04A0"/>
     <w:rsid w:val="00FE580A"/>
     <w:rsid w:val="00FF2B07"/>
     <w:rsid w:val="00FF3E36"/>
+    <w:rsid w:val="46F46C39"/>
+    <w:rsid w:val="683BD8AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="10241"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="522CC5B4"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E52E1D96-B155-4A8F-A31A-5123DADE53A0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7031,102 +7020,102 @@
     <w:name w:val="Contractor_format"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00BB2C38"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="auto"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Contractorformattable">
     <w:name w:val="Contractor_format_table"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="006C414C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="auto"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="855777144">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1653488552">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dgtrad.etucontractsexecution@europarl.europa.eu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dgtrad.osucontractsexecution@europarl.europa.eu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013436"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E98D15EB-0298-49DF-8110-60C3F83A03AD}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00686649" w:rsidRDefault="000B404A">
           <w:r w:rsidRPr="00521B1B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter any content that you want to repeat, including other content controls. You can also insert this control around table rows in order to repeat parts of a table.</w:t>
           </w:r>
         </w:p>
@@ -7355,51 +7344,51 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BA5D3C4E-4E79-441C-ADCD-2C767A3D2514}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="002A383E" w:rsidRDefault="00E73071">
           <w:r w:rsidRPr="00CA7421">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Franklin Gothic Book">
     <w:panose1 w:val="020B0503020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -7415,117 +7404,118 @@
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BB3263"/>
     <w:rsid w:val="00077007"/>
     <w:rsid w:val="000B404A"/>
     <w:rsid w:val="000D2E3F"/>
     <w:rsid w:val="000F07D7"/>
     <w:rsid w:val="0010533E"/>
     <w:rsid w:val="00161653"/>
     <w:rsid w:val="00172A12"/>
     <w:rsid w:val="00245622"/>
     <w:rsid w:val="002A383E"/>
     <w:rsid w:val="00332FA1"/>
     <w:rsid w:val="00354140"/>
     <w:rsid w:val="00380DCC"/>
     <w:rsid w:val="004941FE"/>
     <w:rsid w:val="004F71BD"/>
     <w:rsid w:val="00686649"/>
     <w:rsid w:val="006C284B"/>
     <w:rsid w:val="0078050D"/>
     <w:rsid w:val="008221DE"/>
     <w:rsid w:val="009A3206"/>
     <w:rsid w:val="00A30A4A"/>
     <w:rsid w:val="00A86408"/>
     <w:rsid w:val="00BB3263"/>
+    <w:rsid w:val="00BC5864"/>
     <w:rsid w:val="00C044BD"/>
     <w:rsid w:val="00C146DF"/>
     <w:rsid w:val="00DC4D71"/>
     <w:rsid w:val="00DD1D85"/>
     <w:rsid w:val="00E73071"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7969,51 +7959,51 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E82CC82A75B146D0828CD1BE8FAA3B211">
     <w:name w:val="E82CC82A75B146D0828CD1BE8FAA3B211"/>
     <w:rsid w:val="00245622"/>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EBD32BA6D96B45469543B67F76A3D0841">
     <w:name w:val="EBD32BA6D96B45469543B67F76A3D0841"/>
     <w:rsid w:val="00245622"/>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="19C59E3149F54C63B698AA10D6066FA61">
     <w:name w:val="19C59E3149F54C63B698AA10D6066FA61"/>
     <w:rsid w:val="00245622"/>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="EP">
   <a:themeElements>
     <a:clrScheme name="EP">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0A4999"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="7A868E"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="6D89AE"/>
       </a:accent1>
       <a:accent2>
@@ -8235,71 +8225,55 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79457BC9-845B-4B6D-ADE9-AF7D80CFFBC9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>420</Words>
-  <Characters>2397</Characters>
+  <Characters>2400</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
+  <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  </TitlesOfParts>
   <Company>European Parliament</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2812</CharactersWithSpaces>
+  <CharactersWithSpaces>2815</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>REQUEST FOR ADDITIONAL INFORMATION - FORM
 TRANSLATION QUALITY EVALUATION REPORT</dc:title>
   <dc:subject/>
   <dc:creator>IDONE Ilenia Domenica</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>